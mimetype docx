--- v0 (2026-02-24)
+++ v1 (2026-09-14)
@@ -10,127 +10,120 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="322C4888" w14:textId="3A96CA8D" w:rsidR="00C95D0C" w:rsidRPr="00C95D0C" w:rsidRDefault="009A110E" w:rsidP="00C95D0C">
+    <w:p w14:paraId="322C4888" w14:textId="3A96CA8D" w:rsidR="00C95D0C" w:rsidRPr="001B5760" w:rsidRDefault="009A110E" w:rsidP="00C95D0C">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="00B050"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5760">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Dossier DE CANDIDATURE </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5559">
-[...2 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="001B5760">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br/>
         <w:t>AU GRADE D’ARBITRE DE C</w:t>
       </w:r>
-      <w:r w:rsidR="00777A7C">
-[...2 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00777A7C" w:rsidRPr="001B5760">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>LUB</w:t>
       </w:r>
-      <w:r w:rsidR="00C95D0C">
-[...2 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00C95D0C" w:rsidRPr="001B5760">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C95D0C" w:rsidRPr="003E5559">
+      <w:r w:rsidR="00C95D0C" w:rsidRPr="001B5760">
         <w:rPr>
           <w:b/>
           <w:caps w:val="0"/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage organisé à </w:t>
       </w:r>
-      <w:r w:rsidR="00777A7C">
+      <w:r w:rsidR="00777A7C" w:rsidRPr="001B5760">
         <w:rPr>
           <w:b/>
           <w:caps w:val="0"/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Mont Saint Aignan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E75708" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRPr="009A110E" w:rsidRDefault="009A110E" w:rsidP="009A110E">
+    <w:p w14:paraId="67E75708" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRPr="001B5760" w:rsidRDefault="009A110E" w:rsidP="001B5760">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:tabs>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5760">
         <w:t>CANDIDAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3102AEA4" w14:textId="77777777" w:rsidR="009A110E" w:rsidRPr="009A110E" w:rsidRDefault="009A110E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A110E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">NOM Prénom                                       </w:t>
       </w:r>
       <w:r w:rsidR="00C95D0C">
         <w:rPr>
@@ -392,59 +385,52 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>n°FFB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="34D061BE" w14:textId="77777777" w:rsidR="009A110E" w:rsidRDefault="009A110E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39428825" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRPr="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="002C7FE3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:before="240"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>MOTIVATIONs du CANDIDATS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486DD047" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C95D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Précisez ici tous les objectifs et motivations liés à votre candidature :</w:t>
       </w:r>
@@ -475,205 +461,162 @@
     </w:p>
     <w:p w14:paraId="1EF7061F" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05B2853E" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CAE54EC" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
+    <w:p w14:paraId="04D9869F" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36FC9A75" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
+    <w:p w14:paraId="280E43DA" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BE413D" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
+    <w:p w14:paraId="464DBD9D" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D9869F" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
+    <w:p w14:paraId="2F700B73" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="280E43DA" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
+    <w:p w14:paraId="78740554" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="464DBD9D" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C">
+    <w:p w14:paraId="15FD5D75" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F700B73" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="33F70162" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FCE911" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7285EA32" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167662C6" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56B7FAE7" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2159DD" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRDefault="00777A7C" w:rsidP="00777A7C">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:before="240"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SITUATION AU SEIN DU CLUB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79816D57" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRPr="00777A7C" w:rsidRDefault="00777A7C" w:rsidP="00777A7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="754C9EC2" w14:textId="77777777" w:rsidR="00777A7C" w:rsidRPr="00777A7C" w:rsidRDefault="00777A7C" w:rsidP="00777A7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00777A7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -856,51 +799,50 @@
           <w:b/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C29B258" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06AB9863" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRPr="00C95D0C" w:rsidRDefault="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0001CD35" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRDefault="00C95D0C" w:rsidP="002C7FE3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>AVIS DU PRéSIDENT DE C</w:t>
       </w:r>
       <w:r w:rsidR="00777A7C">
         <w:t>LUB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602A296B" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="4C83CC6E" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="77468880" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="67EF8FF5" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="6C7294C6" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="02C269EB" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="776604C1" w14:textId="77777777" w:rsidR="000E3FC8" w:rsidRDefault="000E3FC8" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="1FD15CA6" w14:textId="77777777" w:rsidR="000E3FC8" w:rsidRDefault="000E3FC8" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="3DDC1283" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="3EBF0CFF" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="42627192" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="55ABCD32" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="07ABF7C6" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C"/>
     <w:p w14:paraId="6B4D2964" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -962,82 +904,82 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC11264" w14:textId="77777777" w:rsidR="007528C9" w:rsidRDefault="007528C9" w:rsidP="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65EB2C51" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A0FFCCA" w14:textId="77777777" w:rsidR="00C95D0C" w:rsidRDefault="00C95D0C" w:rsidP="00C95D0C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2261914C" w14:textId="77777777" w:rsidR="003E5559" w:rsidRPr="007A55D3" w:rsidRDefault="003E5559" w:rsidP="003E5559">
+    <w:p w14:paraId="2261914C" w14:textId="77777777" w:rsidR="003E5559" w:rsidRPr="001B5760" w:rsidRDefault="003E5559" w:rsidP="003E5559">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:caps/>
-          <w:color w:val="auto"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A55D3">
-[...4 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="001B5760">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>STAGE d’accès au GRADE D’ARBITRE DE C</w:t>
       </w:r>
-      <w:r w:rsidR="00455B92">
-[...4 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00455B92" w:rsidRPr="001B5760">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>LUB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140FE821" w14:textId="77777777" w:rsidR="003E5559" w:rsidRPr="007A55D3" w:rsidRDefault="003E5559" w:rsidP="003E5559">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4148F375" w14:textId="3BB6DF43" w:rsidR="00455B92" w:rsidRDefault="00455B92" w:rsidP="003E5559">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1182,61 +1124,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluant les documents remis aux stagiaires.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003E5559" w:rsidRPr="007A55D3" w:rsidSect="00C95D0C">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="1134" w:bottom="720" w:left="1134" w:header="794" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E1F1950" w14:textId="77777777" w:rsidR="00E00C9F" w:rsidRDefault="00E00C9F">
+    <w:p w14:paraId="0892C820" w14:textId="77777777" w:rsidR="002A0B10" w:rsidRDefault="002A0B10">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179EFA29" w14:textId="77777777" w:rsidR="00E00C9F" w:rsidRDefault="00E00C9F">
+    <w:p w14:paraId="5B1B7762" w14:textId="77777777" w:rsidR="002A0B10" w:rsidRDefault="002A0B10">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1378,61 +1320,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00117ED8">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6770EF5A" w14:textId="77777777" w:rsidR="005A0A12" w:rsidRDefault="005A0A12">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C39BE9C" w14:textId="77777777" w:rsidR="00E00C9F" w:rsidRDefault="00E00C9F">
+    <w:p w14:paraId="272C262C" w14:textId="77777777" w:rsidR="002A0B10" w:rsidRDefault="002A0B10">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39CB9680" w14:textId="77777777" w:rsidR="00E00C9F" w:rsidRDefault="00E00C9F">
+    <w:p w14:paraId="047B98B4" w14:textId="77777777" w:rsidR="002A0B10" w:rsidRDefault="002A0B10">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4820"/>
     </w:tblGrid>
     <w:tr w:rsidR="005F7D7C" w14:paraId="79F7103D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
@@ -1467,121 +1409,102 @@
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>88 rue des Bulins</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="04A1DC27" w14:textId="77777777" w:rsidR="009A110E" w:rsidRDefault="005221E1" w:rsidP="00C95D0C">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>76130 Mont Saint Aignan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5087849B" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRDefault="005221E1">
+        <w:p w14:paraId="5087849B" w14:textId="3E5ED4F7" w:rsidR="005F7D7C" w:rsidRDefault="001B5760">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B210C1A" wp14:editId="3DDA46AB">
-[...7 lines deleted...]
-                <wp:extent cx="1946910" cy="937260"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2710562A" wp14:editId="154C938C">
+                <wp:extent cx="2486025" cy="1093337"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="5" name="Image 5"/>
+                <wp:docPr id="1373069472" name="Image 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 3"/>
+                        <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1946910" cy="937260"/>
+                          <a:ext cx="2493505" cy="1096627"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
-[...1 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1636DD83" w14:textId="77777777" w:rsidR="005F7D7C" w:rsidRDefault="005F7D7C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A7F4B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="016CDF7E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -1928,118 +1851,120 @@
         <w:ind w:left="7905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2044397624">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2055032715">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1981618000">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2113741584">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A110E"/>
     <w:rsid w:val="00042242"/>
     <w:rsid w:val="000A3B70"/>
     <w:rsid w:val="000E3FC8"/>
     <w:rsid w:val="00117513"/>
     <w:rsid w:val="00117ED8"/>
+    <w:rsid w:val="001B5760"/>
+    <w:rsid w:val="002A0B10"/>
     <w:rsid w:val="002C2333"/>
     <w:rsid w:val="002C7FE3"/>
     <w:rsid w:val="00346EB9"/>
+    <w:rsid w:val="003915AA"/>
     <w:rsid w:val="003E35EC"/>
     <w:rsid w:val="003E5559"/>
     <w:rsid w:val="003E68B8"/>
     <w:rsid w:val="00433797"/>
     <w:rsid w:val="00455B92"/>
+    <w:rsid w:val="004B5CAB"/>
     <w:rsid w:val="004D3E4D"/>
     <w:rsid w:val="00520188"/>
     <w:rsid w:val="005221E1"/>
     <w:rsid w:val="005551CF"/>
     <w:rsid w:val="005A0A12"/>
     <w:rsid w:val="005D2ABC"/>
     <w:rsid w:val="005E77B1"/>
     <w:rsid w:val="005F7D7C"/>
     <w:rsid w:val="00637BB8"/>
     <w:rsid w:val="00680506"/>
     <w:rsid w:val="00736AC1"/>
     <w:rsid w:val="007528C9"/>
     <w:rsid w:val="00777A7C"/>
     <w:rsid w:val="007A55D3"/>
     <w:rsid w:val="00800561"/>
     <w:rsid w:val="00836B28"/>
     <w:rsid w:val="0085074C"/>
     <w:rsid w:val="00857179"/>
-    <w:rsid w:val="00875975"/>
     <w:rsid w:val="009A110E"/>
     <w:rsid w:val="009E7337"/>
     <w:rsid w:val="00A81C34"/>
     <w:rsid w:val="00AD3F8D"/>
     <w:rsid w:val="00AE225C"/>
     <w:rsid w:val="00B146DD"/>
     <w:rsid w:val="00C4320C"/>
     <w:rsid w:val="00C95D0C"/>
     <w:rsid w:val="00D3167C"/>
-    <w:rsid w:val="00E00C9F"/>
     <w:rsid w:val="00E45464"/>
     <w:rsid w:val="00E6642B"/>
     <w:rsid w:val="00EC0DD2"/>
     <w:rsid w:val="00F42EF1"/>
     <w:rsid w:val="00F51EA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -2440,71 +2365,75 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:kern w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007A55D3"/>
+    <w:rsid w:val="001B5760"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="4" w:color="00B050"/>
         <w:left w:val="single" w:sz="4" w:space="6" w:color="00B050"/>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="00B050"/>
         <w:right w:val="single" w:sz="4" w:space="6" w:color="00B050"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="142" w:right="142"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:glow w14:rad="0">
         <w14:srgbClr w14:val="00B050"/>
       </w14:glow>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2672,59 +2601,60 @@
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:caps/>
         <w:smallCaps w:val="0"/>
         <w:color w:val="577188" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007A55D3"/>
+    <w:rsid w:val="001B5760"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:kern w:val="20"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:glow w14:rad="0">
         <w14:srgbClr w14:val="00B050"/>
       </w14:glow>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpsdetexteCar"/>
     <w:rsid w:val="003E5559"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
     <w:name w:val="Corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
@@ -3094,128 +3024,128 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>AssetEditForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <mappings xmlns="http://schemas.microsoft.com/pics">
   <picture>iVBORw0KGgoAAAANSUhEUgAAAIAAAAA+CAIAAABsnISZAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAAAAZdEVYdFNvZnR3YXJlAEFkb2JlIEltYWdlUmVhZHlxyWU8AAAHVklEQVR4Xu1c641eRQzdTkDiP0j8B1EAiAIiUUBEA1EaiCgAaABoAGiAVJBUECrYDshBZ2VZtsfjufNARDe6iva7n2c89vFrPLP78M+Rf3+/e/fJRx+//uv1EW7/GZOXL1589+zZEPuHIerLxB8AAN9+/c3nn372+PiYKOEG4LKF9AcCgK+++PIGoK+pMxS//fKrjza3B5xR/r9cQl3fAPwPAZD0+POPPyHJoFbBI3LgJWIfX+LBRy2ijH375g3AFzIMaVHq4aCBF8uo758/DyOsWQOGgK/Mg58NaywmwQEsvCCg/+HVKyzbDKRO+NJYd+4BGIiEQdEwLeJVa0kPVCKmAyfSSbHIl6JKfIuPUJMWnsLgf7wXvVAjEMlQ6jIU9JhNaKA1LNSoAMriS1kD1S3zYBQmASRUOuiJaI4BWHtd086MBWA2kVc0LpoV08EPlJ00+B+zySIxAwj+/P2PEIMnAHyRTrUaSfARLwVPghcaFIfLInwZalwEiyONNhYPiZYByoIutEHwW7zB+8QJuData8olJsix9BVRXNEDaPKGOyHJADAJHbyxGgzzY0ApxFRZa+sBlqKd4j4AQ4QpkBDLCpdOPepwRDKg7u1Jz0B1a5NklMNqNZwg0DjVAfD+Z6bSi3nyAGOPHBA6MsXmFFSrt2V+i/AillgEQAtp1OEx0ACbb3XkDMHDwrR5McrpiE9P0rZVBCB0vkT8JwBMhNJaNgIQG9pdrlaasIbKtyKYvSkbo5nI3FViQqA9KQQAxiHZlVJgJfQMMTszfxGAMB70ATCqIQDJMw8AOMJYGOjw0I20kCYfeD3mKwzjp0yiXZwVC7/CD6wLGMd0DDgNQJ7Hcrvmt9qjjQmYZC56GQUgKe9Cw5eXTHJEHTYrxZgUo74qPQoADSSXQUJQq8DSQdwA0IrvCB3iwvhZF7JhDmiln+7KGeLBwpQ6ki0996MAmGW15JE9hCfgDKZglUDHYtmMMjUVHShpfoVbp4rqxUFZQUgywHsuGzObMsmER/+Rc7ZaEcM5AHOxhvHyYy5T3fu10r50EPMe4JMV87C8T0phCYCtPFzxDC7JbC0xM3dkGpVQuSH8KwHgUqBEswv1ds2MLRYNwaBECKAzWJgDpOiWbbCp/JgJZaOLJeENPooFMGLoTTgr+koCE12HFaDf3xnlkjVXAkenpS4GQBKp1Bu6DSA5AIuABnVXB2TGdbwPYpTuMjHcewFMq4dVk9nEatbdzKFjFEONWWqlQOAkHI6HueQiAPWg6SmL26sZFh/82KkjyRuAefu4AZjX4dQMNwBT6psffAMwr8OpGW4AptQ3P3gKgHn29wwP5oBt9GJXRYNstfuTPHbhLzfUEtaYEzPr/YFsZbi1xJMfWx6TayMA3LXmTWO9xfNnWxUtaBpzN6DCGkiM8l0r1xYA2I2oyG9oKj2cEBVw5Nn3had+Y3WHXOsBgDxyveWCOoBcfv3PA8C2zOWnCMAmuRYDMKkL01qphKDu4V0XmAoA++RaCQDbWOEjh46iU7gzO5chfbEWSLSPGcJMK4fvwrcLwFa5lgHAWzpem+YiWxhAwoHdfNDSvu5OJz4Eoyb8OQC75VoGAGzcaz8/U9TeELpCUp+0rLJ1PtpCAgVrDsBuudYAwLaoeYrap2owg0/dyc0GX2WZI6BK/ujSHJBrDQDeTIpnUloFvEdknrAiCilHbb+rfRAckGsNAN54u5ktlN8HojATePMf8raK6klzQK4FAPgSrXURtSu5z6v+bNaHhe6vbnX5hgRn5FoAgByNSvToFjAtjYTKNcQepPwS3DXtY9QZuRYA4HsAM30u7/UmDXh2O6I/ADgj1wIAfBU/2kvQRurju4HT54kZdol/nJFrAQDGZv2VpqEg4AsPk8+H2PFmUfcJW+JDjLoytuRaAIAR70IBqlffBWCI3QwAQ4xuAGIN3AB0LcMS3B4w9rcmwt3KsNbVAJ+ETUfIl0kJuxkPGGLUFbkl14Ic4MuStWWokW2enUclTMLzjPTKW3AuAMAHjcsbMV7P10/4K5+TB5lFAM7ItQAAvzUtHqd4t/VT+SbPPLsiAPOMRMBErgUAhD3ba804v/fxu9x5dkUA5hkJAIlcCwAAG59hLjiBbzK3thSe3VD7rwjAGbnWABA26IcyQXgg05ohrG3qHek6AAfkWgMAjCU8UyxiAO17J83/PFV476jIrg7AAbmWAdA6pG39ERqJj/wjLL5dk/c4Q4/BJN07AODrG/3J9cjdci0DAIIll0QQH4xCIVh4YZRIVOJJclcHqGNy/8tfrQuj+f3UrXJZALqNQxK0cuz8NSlMXj9gCWN0UQRN1r0gvE+uxQDkflBRTcX29QZi8sYgl9QFYJ9c6wHAWqGU8K5VDgAywbWzrZmbud2/yWLAXi7XFgC46CTEGySGtNBqewH1oQvSiKIVww+360UYKnJtBIBLZ7IN75fxwui1PXPSfeTtz7AsJsdrejccV8l1/4pSt5G8l+AGYK9+u7O/B+HBx9ogCCU3AAAAAElFTkSuQmCC</picture>
 </mappings>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C172AB8-5CD6-4EF2-9BCC-E16BB52D00ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51FBD1A1-449C-4EBE-BCFF-5A2F45398A1C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51FBD1A1-449C-4EBE-BCFF-5A2F45398A1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C172AB8-5CD6-4EF2-9BCC-E16BB52D00ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47E18979-C756-43FD-9D2A-15203E6A502A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/pics"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Rapport d’état de projet</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>130</Words>
-  <Characters>718</Characters>
+  <Characters>715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>847</CharactersWithSpaces>
+  <CharactersWithSpaces>844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>jfchevalier</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC027909449991</vt:lpwstr>
   </property>